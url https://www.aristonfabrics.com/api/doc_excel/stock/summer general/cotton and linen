--- v0 (2025-12-14)
+++ v1 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>CODE</t>
   </si>
   <si>
     <t>SHADE</t>
   </si>
   <si>
     <t>AVAILABILITY</t>
   </si>
   <si>
     <t>WEIGHT</t>
   </si>
   <si>
     <t>COMPOSITION</t>
   </si>
   <si>
     <t>COLLECTION</t>
   </si>
   <si>
     <t>BUNCH</t>
   </si>
   <si>
     <t>A444</t>
   </si>
   <si>
@@ -692,57 +692,54 @@
   <si>
     <t>76%WO 24%CO</t>
   </si>
   <si>
     <t>P209</t>
   </si>
   <si>
     <t>52%WO22%SE13%PA13%CO</t>
   </si>
   <si>
     <t>P210</t>
   </si>
   <si>
     <t>P236</t>
   </si>
   <si>
     <t>51%WO22%SE24%CO3%NY</t>
   </si>
   <si>
     <t>P256</t>
   </si>
   <si>
     <t>55%WO 34%SE 11%LI</t>
   </si>
   <si>
-    <t>P258</t>
+    <t>P259</t>
   </si>
   <si>
     <t>68%WV 18%SE 14%LI</t>
-  </si>
-[...1 lines deleted...]
-    <t>P259</t>
   </si>
   <si>
     <t>P260</t>
   </si>
   <si>
     <t>71%WO 17%SE 12%LI</t>
   </si>
   <si>
     <t>P261</t>
   </si>
   <si>
     <t>78%WOOL 22%MOHAIR</t>
   </si>
   <si>
     <t>P262</t>
   </si>
   <si>
     <t>52%VI 46%WO 2%EA</t>
   </si>
   <si>
     <t>P280</t>
   </si>
   <si>
     <t>64%WO 22%SE 14%LI</t>
   </si>
@@ -1089,51 +1086,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G304"/>
+  <dimension ref="A1:G299"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1275,51 +1272,51 @@
       </c>
       <c r="C7">
         <v>3.45</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>15</v>
       </c>
       <c r="C8">
-        <v>14.5</v>
+        <v>11.8</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9">
         <v>7</v>
       </c>
       <c r="C9">
         <v>3.25</v>
       </c>
       <c r="D9" t="s">
@@ -1344,51 +1341,51 @@
       </c>
       <c r="C10">
         <v>2</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11">
         <v>72</v>
       </c>
       <c r="C11">
-        <v>1.65</v>
+        <v>9.4</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="G11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12">
         <v>11.9</v>
       </c>
       <c r="D12" t="s">
@@ -1574,97 +1571,97 @@
       </c>
       <c r="C20">
         <v>14.4</v>
       </c>
       <c r="D20" t="s">
         <v>47</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="G20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
         <v>3</v>
       </c>
       <c r="C21">
-        <v>34.25</v>
+        <v>23.05</v>
       </c>
       <c r="D21" t="s">
         <v>47</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="G21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
         <v>3</v>
       </c>
       <c r="C22">
-        <v>23.95</v>
+        <v>18.7</v>
       </c>
       <c r="D22" t="s">
         <v>50</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="G22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
         <v>6</v>
       </c>
       <c r="C23">
-        <v>13.23</v>
+        <v>8.58</v>
       </c>
       <c r="D23" t="s">
         <v>50</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="G23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
         <v>10</v>
       </c>
       <c r="C24">
         <v>3</v>
       </c>
       <c r="D24" t="s">
@@ -1942,143 +1939,143 @@
       </c>
       <c r="C36">
         <v>1.8</v>
       </c>
       <c r="D36" t="s">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>54</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37">
         <v>10</v>
       </c>
       <c r="C37">
-        <v>27.35</v>
+        <v>21.35</v>
       </c>
       <c r="D37" t="s">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>54</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
       <c r="G37" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>58</v>
       </c>
       <c r="B38">
         <v>11</v>
       </c>
       <c r="C38">
-        <v>27.6</v>
+        <v>21.6</v>
       </c>
       <c r="D38" t="s">
         <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>54</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="G38" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
         <v>4</v>
       </c>
       <c r="C39">
-        <v>23.5</v>
+        <v>13.3</v>
       </c>
       <c r="D39" t="s">
         <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>54</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
       <c r="G39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
         <v>8</v>
       </c>
       <c r="C40">
-        <v>22.9</v>
+        <v>14.9</v>
       </c>
       <c r="D40" t="s">
         <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>54</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="G40" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41">
         <v>9</v>
       </c>
       <c r="C41">
-        <v>15.15</v>
+        <v>7.15</v>
       </c>
       <c r="D41" t="s">
         <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>54</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
       <c r="G41" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
         <v>1</v>
       </c>
       <c r="C42">
         <v>15.3</v>
       </c>
       <c r="D42" t="s">
@@ -2678,51 +2675,51 @@
       </c>
       <c r="C68">
         <v>0</v>
       </c>
       <c r="D68" t="s">
         <v>50</v>
       </c>
       <c r="E68" t="s">
         <v>69</v>
       </c>
       <c r="F68" t="s">
         <v>10</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>70</v>
       </c>
       <c r="B69">
         <v>1</v>
       </c>
       <c r="C69">
-        <v>6.7</v>
+        <v>-0.9</v>
       </c>
       <c r="D69" t="s">
         <v>50</v>
       </c>
       <c r="E69" t="s">
         <v>71</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
       <c r="G69" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>70</v>
       </c>
       <c r="B70">
         <v>11</v>
       </c>
       <c r="C70">
         <v>1.3</v>
       </c>
       <c r="D70" t="s">
@@ -2747,51 +2744,51 @@
       </c>
       <c r="C71">
         <v>8.449999999999999</v>
       </c>
       <c r="D71" t="s">
         <v>50</v>
       </c>
       <c r="E71" t="s">
         <v>71</v>
       </c>
       <c r="F71" t="s">
         <v>10</v>
       </c>
       <c r="G71" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3</v>
       </c>
       <c r="C72">
-        <v>11.65</v>
+        <v>7.2</v>
       </c>
       <c r="D72" t="s">
         <v>50</v>
       </c>
       <c r="E72" t="s">
         <v>71</v>
       </c>
       <c r="F72" t="s">
         <v>10</v>
       </c>
       <c r="G72" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>70</v>
       </c>
       <c r="B73">
         <v>6</v>
       </c>
       <c r="C73">
         <v>10.9</v>
       </c>
       <c r="D73" t="s">
@@ -2839,51 +2836,51 @@
       </c>
       <c r="C75">
         <v>33.32</v>
       </c>
       <c r="D75" t="s">
         <v>75</v>
       </c>
       <c r="E75" t="s">
         <v>76</v>
       </c>
       <c r="F75" t="s">
         <v>10</v>
       </c>
       <c r="G75" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>74</v>
       </c>
       <c r="B76">
         <v>16</v>
       </c>
       <c r="C76">
-        <v>6.45</v>
+        <v>4.9</v>
       </c>
       <c r="D76" t="s">
         <v>75</v>
       </c>
       <c r="E76" t="s">
         <v>76</v>
       </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
       <c r="G76" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>74</v>
       </c>
       <c r="B77">
         <v>6</v>
       </c>
       <c r="C77">
         <v>2.7</v>
       </c>
       <c r="D77" t="s">
@@ -2931,51 +2928,51 @@
       </c>
       <c r="C79">
         <v>3.1</v>
       </c>
       <c r="D79" t="s">
         <v>78</v>
       </c>
       <c r="E79" t="s">
         <v>79</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
       <c r="G79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>80</v>
       </c>
       <c r="B80">
         <v>10</v>
       </c>
       <c r="C80">
-        <v>15.4</v>
+        <v>13.6</v>
       </c>
       <c r="D80" t="s">
         <v>81</v>
       </c>
       <c r="E80" t="s">
         <v>54</v>
       </c>
       <c r="F80" t="s">
         <v>10</v>
       </c>
       <c r="G80" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
         <v>80</v>
       </c>
       <c r="B81">
         <v>7</v>
       </c>
       <c r="C81">
         <v>2.35</v>
       </c>
       <c r="D81" t="s">
@@ -3092,120 +3089,120 @@
       </c>
       <c r="C86">
         <v>6.6</v>
       </c>
       <c r="D86" t="s">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>88</v>
       </c>
       <c r="F86" t="s">
         <v>10</v>
       </c>
       <c r="G86" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>89</v>
       </c>
       <c r="B87">
         <v>1</v>
       </c>
       <c r="C87">
-        <v>25.65</v>
+        <v>13.4</v>
       </c>
       <c r="D87" t="s">
         <v>35</v>
       </c>
       <c r="E87" t="s">
         <v>90</v>
       </c>
       <c r="F87" t="s">
         <v>10</v>
       </c>
       <c r="G87" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>91</v>
       </c>
       <c r="B88">
         <v>2</v>
       </c>
       <c r="C88">
         <v>2.65</v>
       </c>
       <c r="D88" t="s">
         <v>92</v>
       </c>
       <c r="E88" t="s">
         <v>69</v>
       </c>
       <c r="F88" t="s">
         <v>10</v>
       </c>
       <c r="G88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>93</v>
       </c>
       <c r="B89">
         <v>1</v>
       </c>
       <c r="C89">
-        <v>6.6</v>
+        <v>0</v>
       </c>
       <c r="D89" t="s">
         <v>83</v>
       </c>
       <c r="E89" t="s">
         <v>54</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="G89" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>94</v>
       </c>
       <c r="B90">
         <v>14</v>
       </c>
       <c r="C90">
-        <v>15.74</v>
+        <v>14.09</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>95</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
       <c r="G90" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>94</v>
       </c>
       <c r="B91">
         <v>15</v>
       </c>
       <c r="C91">
         <v>2.05</v>
       </c>
       <c r="D91" t="s">
@@ -3483,350 +3480,350 @@
       </c>
       <c r="C103">
         <v>5</v>
       </c>
       <c r="D103" t="s">
         <v>97</v>
       </c>
       <c r="E103" t="s">
         <v>106</v>
       </c>
       <c r="F103" t="s">
         <v>10</v>
       </c>
       <c r="G103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
         <v>105</v>
       </c>
       <c r="B104">
         <v>15</v>
       </c>
       <c r="C104">
-        <v>13.3</v>
+        <v>8.9</v>
       </c>
       <c r="D104" t="s">
         <v>97</v>
       </c>
       <c r="E104" t="s">
         <v>106</v>
       </c>
       <c r="F104" t="s">
         <v>10</v>
       </c>
       <c r="G104" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
         <v>105</v>
       </c>
       <c r="B105">
         <v>18</v>
       </c>
       <c r="C105">
-        <v>20.9</v>
+        <v>6.4</v>
       </c>
       <c r="D105" t="s">
         <v>97</v>
       </c>
       <c r="E105" t="s">
         <v>106</v>
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
       <c r="G105" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2</v>
       </c>
       <c r="C106">
-        <v>31.8</v>
+        <v>29.6</v>
       </c>
       <c r="D106" t="s">
         <v>97</v>
       </c>
       <c r="E106" t="s">
         <v>106</v>
       </c>
       <c r="F106" t="s">
         <v>10</v>
       </c>
       <c r="G106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
         <v>105</v>
       </c>
       <c r="B107">
         <v>21</v>
       </c>
       <c r="C107">
-        <v>6.25</v>
+        <v>5.15</v>
       </c>
       <c r="D107" t="s">
         <v>97</v>
       </c>
       <c r="E107" t="s">
         <v>106</v>
       </c>
       <c r="F107" t="s">
         <v>10</v>
       </c>
       <c r="G107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
         <v>105</v>
       </c>
       <c r="B108">
         <v>29</v>
       </c>
       <c r="C108">
-        <v>25.6</v>
+        <v>20.6</v>
       </c>
       <c r="D108" t="s">
         <v>97</v>
       </c>
       <c r="E108" t="s">
         <v>106</v>
       </c>
       <c r="F108" t="s">
         <v>10</v>
       </c>
       <c r="G108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3</v>
       </c>
       <c r="C109">
         <v>0</v>
       </c>
       <c r="D109" t="s">
         <v>97</v>
       </c>
       <c r="E109" t="s">
         <v>106</v>
       </c>
       <c r="F109" t="s">
         <v>10</v>
       </c>
       <c r="G109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
         <v>105</v>
       </c>
       <c r="B110">
         <v>30</v>
       </c>
       <c r="C110">
-        <v>33.6</v>
+        <v>28.8</v>
       </c>
       <c r="D110" t="s">
         <v>97</v>
       </c>
       <c r="E110" t="s">
         <v>106</v>
       </c>
       <c r="F110" t="s">
         <v>10</v>
       </c>
       <c r="G110" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
         <v>105</v>
       </c>
       <c r="B111">
         <v>34</v>
       </c>
       <c r="C111">
         <v>7</v>
       </c>
       <c r="D111" t="s">
         <v>97</v>
       </c>
       <c r="E111" t="s">
         <v>106</v>
       </c>
       <c r="F111" t="s">
         <v>10</v>
       </c>
       <c r="G111" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
         <v>105</v>
       </c>
       <c r="B112">
         <v>38</v>
       </c>
       <c r="C112">
-        <v>24.7</v>
+        <v>0</v>
       </c>
       <c r="D112" t="s">
         <v>97</v>
       </c>
       <c r="E112" t="s">
         <v>106</v>
       </c>
       <c r="F112" t="s">
         <v>10</v>
       </c>
       <c r="G112" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
         <v>105</v>
       </c>
       <c r="B113">
         <v>39</v>
       </c>
       <c r="C113">
-        <v>14.35</v>
+        <v>0</v>
       </c>
       <c r="D113" t="s">
         <v>97</v>
       </c>
       <c r="E113" t="s">
         <v>106</v>
       </c>
       <c r="F113" t="s">
         <v>10</v>
       </c>
       <c r="G113" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
         <v>105</v>
       </c>
       <c r="B114">
         <v>47</v>
       </c>
       <c r="C114">
-        <v>35.2</v>
+        <v>22.2</v>
       </c>
       <c r="D114" t="s">
         <v>97</v>
       </c>
       <c r="E114" t="s">
         <v>106</v>
       </c>
       <c r="F114" t="s">
         <v>10</v>
       </c>
       <c r="G114" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>105</v>
       </c>
       <c r="B115">
         <v>48</v>
       </c>
       <c r="C115">
-        <v>20.75</v>
+        <v>0</v>
       </c>
       <c r="D115" t="s">
         <v>97</v>
       </c>
       <c r="E115" t="s">
         <v>106</v>
       </c>
       <c r="F115" t="s">
         <v>10</v>
       </c>
       <c r="G115" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>105</v>
       </c>
       <c r="B116">
         <v>49</v>
       </c>
       <c r="C116">
-        <v>13.1</v>
+        <v>9</v>
       </c>
       <c r="D116" t="s">
         <v>97</v>
       </c>
       <c r="E116" t="s">
         <v>106</v>
       </c>
       <c r="F116" t="s">
         <v>10</v>
       </c>
       <c r="G116" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>105</v>
       </c>
       <c r="B117">
         <v>51</v>
       </c>
       <c r="C117">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="D117" t="s">
         <v>97</v>
       </c>
       <c r="E117" t="s">
         <v>106</v>
       </c>
       <c r="F117" t="s">
         <v>10</v>
       </c>
       <c r="G117" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>105</v>
       </c>
       <c r="B118">
         <v>6</v>
       </c>
       <c r="C118">
         <v>18.05</v>
       </c>
       <c r="D118" t="s">
@@ -3851,51 +3848,51 @@
       </c>
       <c r="C119">
         <v>16.25</v>
       </c>
       <c r="D119" t="s">
         <v>97</v>
       </c>
       <c r="E119" t="s">
         <v>106</v>
       </c>
       <c r="F119" t="s">
         <v>10</v>
       </c>
       <c r="G119" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>105</v>
       </c>
       <c r="B120">
         <v>8</v>
       </c>
       <c r="C120">
-        <v>5.4</v>
+        <v>2.2</v>
       </c>
       <c r="D120" t="s">
         <v>97</v>
       </c>
       <c r="E120" t="s">
         <v>106</v>
       </c>
       <c r="F120" t="s">
         <v>10</v>
       </c>
       <c r="G120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
         <v>107</v>
       </c>
       <c r="B121">
         <v>1</v>
       </c>
       <c r="C121">
         <v>3.7</v>
       </c>
       <c r="D121" t="s">
@@ -3966,166 +3963,166 @@
       </c>
       <c r="C124">
         <v>1.3</v>
       </c>
       <c r="D124" t="s">
         <v>110</v>
       </c>
       <c r="E124" t="s">
         <v>111</v>
       </c>
       <c r="F124" t="s">
         <v>10</v>
       </c>
       <c r="G124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>112</v>
       </c>
       <c r="B125">
         <v>3</v>
       </c>
       <c r="C125">
-        <v>9.800000000000001</v>
+        <v>0</v>
       </c>
       <c r="D125" t="s">
         <v>113</v>
       </c>
       <c r="E125" t="s">
         <v>54</v>
       </c>
       <c r="F125" t="s">
         <v>10</v>
       </c>
       <c r="G125" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
         <v>114</v>
       </c>
       <c r="B126">
         <v>4</v>
       </c>
       <c r="C126">
         <v>7.32</v>
       </c>
       <c r="D126" t="s">
         <v>115</v>
       </c>
       <c r="E126" t="s">
         <v>54</v>
       </c>
       <c r="F126" t="s">
         <v>10</v>
       </c>
       <c r="G126" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
         <v>116</v>
       </c>
       <c r="B127">
         <v>1</v>
       </c>
       <c r="C127">
-        <v>10.65</v>
+        <v>3.1</v>
       </c>
       <c r="D127" t="s">
         <v>115</v>
       </c>
       <c r="E127" t="s">
         <v>54</v>
       </c>
       <c r="F127" t="s">
         <v>10</v>
       </c>
       <c r="G127" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
         <v>117</v>
       </c>
       <c r="B128">
         <v>1</v>
       </c>
       <c r="C128">
-        <v>2.45</v>
+        <v>0</v>
       </c>
       <c r="D128" t="s">
         <v>118</v>
       </c>
       <c r="E128" t="s">
         <v>119</v>
       </c>
       <c r="F128" t="s">
         <v>10</v>
       </c>
       <c r="G128" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>120</v>
       </c>
       <c r="B129">
         <v>13</v>
       </c>
       <c r="C129">
         <v>2.6</v>
       </c>
       <c r="D129" t="s">
         <v>121</v>
       </c>
       <c r="E129" t="s">
         <v>122</v>
       </c>
       <c r="F129" t="s">
         <v>10</v>
       </c>
       <c r="G129" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>120</v>
       </c>
       <c r="B130">
         <v>4</v>
       </c>
       <c r="C130">
-        <v>5.85</v>
+        <v>0</v>
       </c>
       <c r="D130" t="s">
         <v>121</v>
       </c>
       <c r="E130" t="s">
         <v>122</v>
       </c>
       <c r="F130" t="s">
         <v>10</v>
       </c>
       <c r="G130" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
         <v>123</v>
       </c>
       <c r="B131">
         <v>46</v>
       </c>
       <c r="C131">
         <v>3.4</v>
       </c>
       <c r="D131" t="s">
@@ -4426,51 +4423,51 @@
       </c>
       <c r="C144">
         <v>12.65</v>
       </c>
       <c r="D144" t="s">
         <v>53</v>
       </c>
       <c r="E144" t="s">
         <v>122</v>
       </c>
       <c r="F144" t="s">
         <v>10</v>
       </c>
       <c r="G144" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
         <v>131</v>
       </c>
       <c r="B145">
         <v>14</v>
       </c>
       <c r="C145">
-        <v>20.6</v>
+        <v>11.9</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145" t="s">
         <v>132</v>
       </c>
       <c r="F145" t="s">
         <v>10</v>
       </c>
       <c r="G145" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
         <v>133</v>
       </c>
       <c r="B146">
         <v>7</v>
       </c>
       <c r="C146">
         <v>0</v>
       </c>
       <c r="D146" t="s">
@@ -4564,97 +4561,97 @@
       </c>
       <c r="C150">
         <v>9.5</v>
       </c>
       <c r="D150" t="s">
         <v>92</v>
       </c>
       <c r="E150" t="s">
         <v>122</v>
       </c>
       <c r="F150" t="s">
         <v>10</v>
       </c>
       <c r="G150" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
         <v>135</v>
       </c>
       <c r="B151">
         <v>22</v>
       </c>
       <c r="C151">
-        <v>14.3</v>
+        <v>22.3</v>
       </c>
       <c r="D151" t="s">
         <v>92</v>
       </c>
       <c r="E151" t="s">
         <v>122</v>
       </c>
       <c r="F151" t="s">
         <v>10</v>
       </c>
       <c r="G151" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
         <v>135</v>
       </c>
       <c r="B152">
         <v>3</v>
       </c>
       <c r="C152">
         <v>3.95</v>
       </c>
       <c r="D152" t="s">
         <v>92</v>
       </c>
       <c r="E152" t="s">
         <v>122</v>
       </c>
       <c r="F152" t="s">
         <v>10</v>
       </c>
       <c r="G152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
         <v>136</v>
       </c>
       <c r="B153">
         <v>11</v>
       </c>
       <c r="C153">
-        <v>19.04</v>
+        <v>10.99</v>
       </c>
       <c r="D153" t="s">
         <v>118</v>
       </c>
       <c r="E153" t="s">
         <v>137</v>
       </c>
       <c r="F153" t="s">
         <v>10</v>
       </c>
       <c r="G153" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
         <v>136</v>
       </c>
       <c r="B154">
         <v>5</v>
       </c>
       <c r="C154">
         <v>2.78</v>
       </c>
       <c r="D154" t="s">
@@ -4679,74 +4676,74 @@
       </c>
       <c r="C155">
         <v>1.6</v>
       </c>
       <c r="D155" t="s">
         <v>92</v>
       </c>
       <c r="E155" t="s">
         <v>122</v>
       </c>
       <c r="F155" t="s">
         <v>10</v>
       </c>
       <c r="G155" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
         <v>138</v>
       </c>
       <c r="B156">
         <v>6</v>
       </c>
       <c r="C156">
-        <v>34.4</v>
+        <v>15.85</v>
       </c>
       <c r="D156" t="s">
         <v>92</v>
       </c>
       <c r="E156" t="s">
         <v>122</v>
       </c>
       <c r="F156" t="s">
         <v>10</v>
       </c>
       <c r="G156" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
         <v>138</v>
       </c>
       <c r="B157">
         <v>7</v>
       </c>
       <c r="C157">
-        <v>22.6</v>
+        <v>11.05</v>
       </c>
       <c r="D157" t="s">
         <v>92</v>
       </c>
       <c r="E157" t="s">
         <v>122</v>
       </c>
       <c r="F157" t="s">
         <v>10</v>
       </c>
       <c r="G157" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
         <v>138</v>
       </c>
       <c r="B158">
         <v>8</v>
       </c>
       <c r="C158">
         <v>6.2</v>
       </c>
       <c r="D158" t="s">
@@ -5208,51 +5205,51 @@
       </c>
       <c r="C178">
         <v>6.2</v>
       </c>
       <c r="D178" t="s">
         <v>81</v>
       </c>
       <c r="E178" t="s">
         <v>159</v>
       </c>
       <c r="F178" t="s">
         <v>10</v>
       </c>
       <c r="G178" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
         <v>158</v>
       </c>
       <c r="B179">
         <v>9</v>
       </c>
       <c r="C179">
-        <v>39.4</v>
+        <v>31.4</v>
       </c>
       <c r="D179" t="s">
         <v>81</v>
       </c>
       <c r="E179" t="s">
         <v>159</v>
       </c>
       <c r="F179" t="s">
         <v>10</v>
       </c>
       <c r="G179" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
         <v>160</v>
       </c>
       <c r="B180">
         <v>2</v>
       </c>
       <c r="C180">
         <v>8.800000000000001</v>
       </c>
       <c r="D180" t="s">
@@ -5645,74 +5642,74 @@
       </c>
       <c r="C197">
         <v>32.12</v>
       </c>
       <c r="D197" t="s">
         <v>127</v>
       </c>
       <c r="E197" t="s">
         <v>19</v>
       </c>
       <c r="F197" t="s">
         <v>10</v>
       </c>
       <c r="G197" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
         <v>173</v>
       </c>
       <c r="B198">
         <v>17</v>
       </c>
       <c r="C198">
-        <v>12.6</v>
+        <v>1</v>
       </c>
       <c r="D198" t="s">
         <v>127</v>
       </c>
       <c r="E198" t="s">
         <v>19</v>
       </c>
       <c r="F198" t="s">
         <v>10</v>
       </c>
       <c r="G198" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
         <v>173</v>
       </c>
       <c r="B199">
         <v>18</v>
       </c>
       <c r="C199">
-        <v>19.7</v>
+        <v>16.7</v>
       </c>
       <c r="D199" t="s">
         <v>127</v>
       </c>
       <c r="E199" t="s">
         <v>19</v>
       </c>
       <c r="F199" t="s">
         <v>10</v>
       </c>
       <c r="G199" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
         <v>173</v>
       </c>
       <c r="B200">
         <v>3</v>
       </c>
       <c r="C200">
         <v>15</v>
       </c>
       <c r="D200" t="s">
@@ -6197,51 +6194,51 @@
       </c>
       <c r="C221">
         <v>26.95</v>
       </c>
       <c r="D221" t="s">
         <v>81</v>
       </c>
       <c r="E221" t="s">
         <v>19</v>
       </c>
       <c r="F221" t="s">
         <v>10</v>
       </c>
       <c r="G221" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
         <v>192</v>
       </c>
       <c r="B222">
         <v>19</v>
       </c>
       <c r="C222">
-        <v>6.8</v>
+        <v>0</v>
       </c>
       <c r="D222" t="s">
         <v>81</v>
       </c>
       <c r="E222" t="s">
         <v>19</v>
       </c>
       <c r="F222" t="s">
         <v>10</v>
       </c>
       <c r="G222" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
         <v>193</v>
       </c>
       <c r="B223">
         <v>5</v>
       </c>
       <c r="C223">
         <v>0</v>
       </c>
       <c r="D223" t="s">
@@ -6289,212 +6286,212 @@
       </c>
       <c r="C225">
         <v>31.75</v>
       </c>
       <c r="D225" t="s">
         <v>35</v>
       </c>
       <c r="E225" t="s">
         <v>197</v>
       </c>
       <c r="F225" t="s">
         <v>10</v>
       </c>
       <c r="G225" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
         <v>196</v>
       </c>
       <c r="B226">
         <v>11</v>
       </c>
       <c r="C226">
-        <v>3.85</v>
+        <v>0</v>
       </c>
       <c r="D226" t="s">
         <v>35</v>
       </c>
       <c r="E226" t="s">
         <v>197</v>
       </c>
       <c r="F226" t="s">
         <v>10</v>
       </c>
       <c r="G226" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
         <v>196</v>
       </c>
       <c r="B227">
         <v>14</v>
       </c>
       <c r="C227">
         <v>31.87</v>
       </c>
       <c r="D227" t="s">
         <v>35</v>
       </c>
       <c r="E227" t="s">
         <v>197</v>
       </c>
       <c r="F227" t="s">
         <v>10</v>
       </c>
       <c r="G227" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
         <v>196</v>
       </c>
       <c r="B228">
         <v>15</v>
       </c>
       <c r="C228">
-        <v>17.35</v>
+        <v>7.95</v>
       </c>
       <c r="D228" t="s">
         <v>35</v>
       </c>
       <c r="E228" t="s">
         <v>197</v>
       </c>
       <c r="F228" t="s">
         <v>10</v>
       </c>
       <c r="G228" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
         <v>196</v>
       </c>
       <c r="B229">
         <v>4</v>
       </c>
       <c r="C229">
         <v>0</v>
       </c>
       <c r="D229" t="s">
         <v>35</v>
       </c>
       <c r="E229" t="s">
         <v>197</v>
       </c>
       <c r="F229" t="s">
         <v>10</v>
       </c>
       <c r="G229" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
         <v>196</v>
       </c>
       <c r="B230">
         <v>7</v>
       </c>
       <c r="C230">
-        <v>4.3</v>
+        <v>2.1</v>
       </c>
       <c r="D230" t="s">
         <v>35</v>
       </c>
       <c r="E230" t="s">
         <v>197</v>
       </c>
       <c r="F230" t="s">
         <v>10</v>
       </c>
       <c r="G230" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
         <v>196</v>
       </c>
       <c r="B231">
         <v>8</v>
       </c>
       <c r="C231">
-        <v>2.45</v>
+        <v>0</v>
       </c>
       <c r="D231" t="s">
         <v>35</v>
       </c>
       <c r="E231" t="s">
         <v>197</v>
       </c>
       <c r="F231" t="s">
         <v>10</v>
       </c>
       <c r="G231" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
         <v>198</v>
       </c>
       <c r="B232">
         <v>19</v>
       </c>
       <c r="C232">
-        <v>10.6</v>
+        <v>0</v>
       </c>
       <c r="D232" t="s">
         <v>53</v>
       </c>
       <c r="E232" t="s">
         <v>19</v>
       </c>
       <c r="F232" t="s">
         <v>10</v>
       </c>
       <c r="G232" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
         <v>198</v>
       </c>
       <c r="B233">
         <v>3</v>
       </c>
       <c r="C233">
-        <v>29.35</v>
+        <v>23.65</v>
       </c>
       <c r="D233" t="s">
         <v>53</v>
       </c>
       <c r="E233" t="s">
         <v>19</v>
       </c>
       <c r="F233" t="s">
         <v>10</v>
       </c>
       <c r="G233" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
         <v>199</v>
       </c>
       <c r="B234">
         <v>10</v>
       </c>
       <c r="C234">
         <v>2.15</v>
       </c>
       <c r="D234" t="s">
@@ -6542,51 +6539,51 @@
       </c>
       <c r="C236">
         <v>19.74</v>
       </c>
       <c r="D236" t="s">
         <v>13</v>
       </c>
       <c r="E236" t="s">
         <v>200</v>
       </c>
       <c r="F236" t="s">
         <v>10</v>
       </c>
       <c r="G236" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
         <v>199</v>
       </c>
       <c r="B237">
         <v>23</v>
       </c>
       <c r="C237">
-        <v>12.3</v>
+        <v>8.9</v>
       </c>
       <c r="D237" t="s">
         <v>13</v>
       </c>
       <c r="E237" t="s">
         <v>200</v>
       </c>
       <c r="F237" t="s">
         <v>10</v>
       </c>
       <c r="G237" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
         <v>199</v>
       </c>
       <c r="B238">
         <v>25</v>
       </c>
       <c r="C238">
         <v>1.85</v>
       </c>
       <c r="D238" t="s">
@@ -6657,281 +6654,281 @@
       </c>
       <c r="C241">
         <v>25.85</v>
       </c>
       <c r="D241" t="s">
         <v>204</v>
       </c>
       <c r="E241" t="s">
         <v>205</v>
       </c>
       <c r="F241" t="s">
         <v>10</v>
       </c>
       <c r="G241" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
         <v>203</v>
       </c>
       <c r="B242">
         <v>19</v>
       </c>
       <c r="C242">
-        <v>34</v>
+        <v>28.1</v>
       </c>
       <c r="D242" t="s">
         <v>204</v>
       </c>
       <c r="E242" t="s">
         <v>205</v>
       </c>
       <c r="F242" t="s">
         <v>10</v>
       </c>
       <c r="G242" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
         <v>203</v>
       </c>
       <c r="B243">
         <v>20</v>
       </c>
       <c r="C243">
-        <v>15.4</v>
+        <v>0</v>
       </c>
       <c r="D243" t="s">
         <v>204</v>
       </c>
       <c r="E243" t="s">
         <v>205</v>
       </c>
       <c r="F243" t="s">
         <v>10</v>
       </c>
       <c r="G243" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
         <v>203</v>
       </c>
       <c r="B244">
         <v>22</v>
       </c>
       <c r="C244">
-        <v>30.6</v>
+        <v>20.35</v>
       </c>
       <c r="D244" t="s">
         <v>204</v>
       </c>
       <c r="E244" t="s">
         <v>205</v>
       </c>
       <c r="F244" t="s">
         <v>10</v>
       </c>
       <c r="G244" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
         <v>203</v>
       </c>
       <c r="B245">
         <v>28</v>
       </c>
       <c r="C245">
-        <v>21.75</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="D245" t="s">
         <v>204</v>
       </c>
       <c r="E245" t="s">
         <v>205</v>
       </c>
       <c r="F245" t="s">
         <v>10</v>
       </c>
       <c r="G245" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
         <v>203</v>
       </c>
       <c r="B246">
         <v>29</v>
       </c>
       <c r="C246">
         <v>0</v>
       </c>
       <c r="D246" t="s">
         <v>204</v>
       </c>
       <c r="E246" t="s">
         <v>205</v>
       </c>
       <c r="F246" t="s">
         <v>10</v>
       </c>
       <c r="G246" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
         <v>203</v>
       </c>
       <c r="B247">
         <v>30</v>
       </c>
       <c r="C247">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="D247" t="s">
         <v>204</v>
       </c>
       <c r="E247" t="s">
         <v>205</v>
       </c>
       <c r="F247" t="s">
         <v>10</v>
       </c>
       <c r="G247" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
         <v>203</v>
       </c>
       <c r="B248">
         <v>33</v>
       </c>
       <c r="C248">
-        <v>1.7</v>
+        <v>0</v>
       </c>
       <c r="D248" t="s">
         <v>204</v>
       </c>
       <c r="E248" t="s">
         <v>205</v>
       </c>
       <c r="F248" t="s">
         <v>10</v>
       </c>
       <c r="G248" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
         <v>203</v>
       </c>
       <c r="B249">
         <v>34</v>
       </c>
       <c r="C249">
-        <v>35.3</v>
+        <v>0</v>
       </c>
       <c r="D249" t="s">
         <v>204</v>
       </c>
       <c r="E249" t="s">
         <v>205</v>
       </c>
       <c r="F249" t="s">
         <v>10</v>
       </c>
       <c r="G249" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
         <v>203</v>
       </c>
       <c r="B250">
         <v>35</v>
       </c>
       <c r="C250">
-        <v>35.7</v>
+        <v>19.8</v>
       </c>
       <c r="D250" t="s">
         <v>204</v>
       </c>
       <c r="E250" t="s">
         <v>205</v>
       </c>
       <c r="F250" t="s">
         <v>10</v>
       </c>
       <c r="G250" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
         <v>206</v>
       </c>
       <c r="B251">
         <v>1</v>
       </c>
       <c r="C251">
-        <v>10.85</v>
+        <v>1.6</v>
       </c>
       <c r="D251" t="s">
         <v>8</v>
       </c>
       <c r="E251" t="s">
         <v>207</v>
       </c>
       <c r="F251" t="s">
         <v>10</v>
       </c>
       <c r="G251" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
         <v>206</v>
       </c>
       <c r="B252">
         <v>4</v>
       </c>
       <c r="C252">
-        <v>5.15</v>
+        <v>3.05</v>
       </c>
       <c r="D252" t="s">
         <v>8</v>
       </c>
       <c r="E252" t="s">
         <v>207</v>
       </c>
       <c r="F252" t="s">
         <v>10</v>
       </c>
       <c r="G252" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
         <v>208</v>
       </c>
       <c r="B253">
         <v>4</v>
       </c>
       <c r="C253">
         <v>10.1</v>
       </c>
       <c r="D253" t="s">
@@ -6979,97 +6976,97 @@
       </c>
       <c r="C255">
         <v>33</v>
       </c>
       <c r="D255" t="s">
         <v>8</v>
       </c>
       <c r="E255" t="s">
         <v>9</v>
       </c>
       <c r="F255" t="s">
         <v>10</v>
       </c>
       <c r="G255" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
         <v>213</v>
       </c>
       <c r="B256">
         <v>1</v>
       </c>
       <c r="C256">
-        <v>19.7</v>
+        <v>0</v>
       </c>
       <c r="D256" t="s">
         <v>214</v>
       </c>
       <c r="E256" t="s">
         <v>19</v>
       </c>
       <c r="F256" t="s">
         <v>10</v>
       </c>
       <c r="G256" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
         <v>215</v>
       </c>
       <c r="B257">
         <v>12</v>
       </c>
       <c r="C257">
-        <v>-1.05</v>
+        <v>0</v>
       </c>
       <c r="D257" t="s">
         <v>204</v>
       </c>
       <c r="E257" t="s">
         <v>216</v>
       </c>
       <c r="F257" t="s">
         <v>10</v>
       </c>
       <c r="G257" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
         <v>215</v>
       </c>
       <c r="B258">
         <v>13</v>
       </c>
       <c r="C258">
-        <v>-1.95</v>
+        <v>0</v>
       </c>
       <c r="D258" t="s">
         <v>204</v>
       </c>
       <c r="E258" t="s">
         <v>216</v>
       </c>
       <c r="F258" t="s">
         <v>10</v>
       </c>
       <c r="G258" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
         <v>217</v>
       </c>
       <c r="B259">
         <v>1</v>
       </c>
       <c r="C259">
         <v>2.3</v>
       </c>
       <c r="D259" t="s">
@@ -7140,166 +7137,166 @@
       </c>
       <c r="C262">
         <v>3.75</v>
       </c>
       <c r="D262" t="s">
         <v>47</v>
       </c>
       <c r="E262" t="s">
         <v>220</v>
       </c>
       <c r="F262" t="s">
         <v>10</v>
       </c>
       <c r="G262" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
         <v>219</v>
       </c>
       <c r="B263">
         <v>22</v>
       </c>
       <c r="C263">
-        <v>11.7</v>
+        <v>7.85</v>
       </c>
       <c r="D263" t="s">
         <v>47</v>
       </c>
       <c r="E263" t="s">
         <v>220</v>
       </c>
       <c r="F263" t="s">
         <v>10</v>
       </c>
       <c r="G263" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
         <v>219</v>
       </c>
       <c r="B264">
         <v>3</v>
       </c>
       <c r="C264">
         <v>2.45</v>
       </c>
       <c r="D264" t="s">
         <v>47</v>
       </c>
       <c r="E264" t="s">
         <v>220</v>
       </c>
       <c r="F264" t="s">
         <v>10</v>
       </c>
       <c r="G264" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
         <v>219</v>
       </c>
       <c r="B265">
         <v>8</v>
       </c>
       <c r="C265">
-        <v>14.6</v>
+        <v>3.1</v>
       </c>
       <c r="D265" t="s">
         <v>47</v>
       </c>
       <c r="E265" t="s">
         <v>220</v>
       </c>
       <c r="F265" t="s">
         <v>10</v>
       </c>
       <c r="G265" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
         <v>219</v>
       </c>
       <c r="B266">
         <v>9</v>
       </c>
       <c r="C266">
-        <v>33</v>
+        <v>28.5</v>
       </c>
       <c r="D266" t="s">
         <v>47</v>
       </c>
       <c r="E266" t="s">
         <v>220</v>
       </c>
       <c r="F266" t="s">
         <v>10</v>
       </c>
       <c r="G266" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
         <v>221</v>
       </c>
       <c r="B267">
         <v>2</v>
       </c>
       <c r="C267">
         <v>10.6</v>
       </c>
       <c r="D267" t="s">
         <v>47</v>
       </c>
       <c r="E267" t="s">
         <v>220</v>
       </c>
       <c r="F267" t="s">
         <v>10</v>
       </c>
       <c r="G267" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
         <v>221</v>
       </c>
       <c r="B268">
         <v>3</v>
       </c>
       <c r="C268">
-        <v>3.7</v>
+        <v>1.4</v>
       </c>
       <c r="D268" t="s">
         <v>47</v>
       </c>
       <c r="E268" t="s">
         <v>220</v>
       </c>
       <c r="F268" t="s">
         <v>10</v>
       </c>
       <c r="G268" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
         <v>221</v>
       </c>
       <c r="B269">
         <v>4</v>
       </c>
       <c r="C269">
         <v>2</v>
       </c>
       <c r="D269" t="s">
@@ -7324,821 +7321,706 @@
       </c>
       <c r="C270">
         <v>2.6</v>
       </c>
       <c r="D270" t="s">
         <v>104</v>
       </c>
       <c r="E270" t="s">
         <v>223</v>
       </c>
       <c r="F270" t="s">
         <v>10</v>
       </c>
       <c r="G270" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
         <v>224</v>
       </c>
       <c r="B271">
         <v>1</v>
       </c>
       <c r="C271">
-        <v>29.3</v>
+        <v>27.1</v>
       </c>
       <c r="D271" t="s">
         <v>127</v>
       </c>
       <c r="E271" t="s">
         <v>225</v>
       </c>
       <c r="F271" t="s">
         <v>10</v>
       </c>
       <c r="G271" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
         <v>224</v>
       </c>
       <c r="B272">
         <v>10</v>
       </c>
       <c r="C272">
         <v>11.95</v>
       </c>
       <c r="D272" t="s">
         <v>127</v>
       </c>
       <c r="E272" t="s">
         <v>225</v>
       </c>
       <c r="F272" t="s">
         <v>10</v>
       </c>
       <c r="G272" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
         <v>224</v>
       </c>
       <c r="B273">
         <v>12</v>
       </c>
       <c r="C273">
-        <v>36.8</v>
+        <v>28.4</v>
       </c>
       <c r="D273" t="s">
         <v>127</v>
       </c>
       <c r="E273" t="s">
         <v>225</v>
       </c>
       <c r="F273" t="s">
         <v>10</v>
       </c>
       <c r="G273" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
         <v>224</v>
       </c>
       <c r="B274">
         <v>3</v>
       </c>
       <c r="C274">
-        <v>5.75</v>
+        <v>1.45</v>
       </c>
       <c r="D274" t="s">
         <v>127</v>
       </c>
       <c r="E274" t="s">
         <v>225</v>
       </c>
       <c r="F274" t="s">
         <v>10</v>
       </c>
       <c r="G274" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
         <v>224</v>
       </c>
       <c r="B275">
         <v>6</v>
       </c>
       <c r="C275">
-        <v>34.5</v>
+        <v>13.9</v>
       </c>
       <c r="D275" t="s">
         <v>127</v>
       </c>
       <c r="E275" t="s">
         <v>225</v>
       </c>
       <c r="F275" t="s">
         <v>10</v>
       </c>
       <c r="G275" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
         <v>224</v>
       </c>
       <c r="B276">
         <v>8</v>
       </c>
       <c r="C276">
         <v>0</v>
       </c>
       <c r="D276" t="s">
         <v>127</v>
       </c>
       <c r="E276" t="s">
         <v>225</v>
       </c>
       <c r="F276" t="s">
         <v>10</v>
       </c>
       <c r="G276" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
         <v>224</v>
       </c>
       <c r="B277">
         <v>9</v>
       </c>
       <c r="C277">
-        <v>45.8</v>
+        <v>31.45</v>
       </c>
       <c r="D277" t="s">
         <v>127</v>
       </c>
       <c r="E277" t="s">
         <v>225</v>
       </c>
       <c r="F277" t="s">
         <v>10</v>
       </c>
       <c r="G277" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
         <v>226</v>
       </c>
       <c r="B278">
         <v>1</v>
       </c>
       <c r="C278">
-        <v>39.85</v>
+        <v>6.36</v>
       </c>
       <c r="D278" t="s">
         <v>53</v>
       </c>
       <c r="E278" t="s">
         <v>227</v>
       </c>
       <c r="F278" t="s">
         <v>10</v>
       </c>
       <c r="G278" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
         <v>226</v>
       </c>
       <c r="B279">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C279">
-        <v>34.38</v>
+        <v>2.03</v>
       </c>
       <c r="D279" t="s">
         <v>53</v>
       </c>
       <c r="E279" t="s">
         <v>227</v>
       </c>
       <c r="F279" t="s">
         <v>10</v>
       </c>
       <c r="G279" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
         <v>226</v>
       </c>
       <c r="B280">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C280">
-        <v>13.2</v>
+        <v>18.94</v>
       </c>
       <c r="D280" t="s">
         <v>53</v>
       </c>
       <c r="E280" t="s">
         <v>227</v>
       </c>
       <c r="F280" t="s">
         <v>10</v>
       </c>
       <c r="G280" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
         <v>226</v>
       </c>
       <c r="B281">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C281">
-        <v>59.38</v>
+        <v>18.7</v>
       </c>
       <c r="D281" t="s">
         <v>53</v>
       </c>
       <c r="E281" t="s">
         <v>227</v>
       </c>
       <c r="F281" t="s">
         <v>10</v>
       </c>
       <c r="G281" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
         <v>226</v>
       </c>
       <c r="B282">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C282">
-        <v>60.75</v>
+        <v>10.85</v>
       </c>
       <c r="D282" t="s">
         <v>53</v>
       </c>
       <c r="E282" t="s">
         <v>227</v>
       </c>
       <c r="F282" t="s">
         <v>10</v>
       </c>
       <c r="G282" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
         <v>228</v>
       </c>
       <c r="B283">
         <v>1</v>
       </c>
       <c r="C283">
-        <v>6.36</v>
+        <v>4.1</v>
       </c>
       <c r="D283" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="E283" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="F283" t="s">
         <v>10</v>
       </c>
       <c r="G283" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
         <v>228</v>
       </c>
       <c r="B284">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C284">
-        <v>2.03</v>
+        <v>11.6</v>
       </c>
       <c r="D284" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="E284" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="F284" t="s">
         <v>10</v>
       </c>
       <c r="G284" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B285">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C285">
-        <v>23.14</v>
+        <v>27.55</v>
       </c>
       <c r="D285" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="E285" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="F285" t="s">
         <v>10</v>
       </c>
       <c r="G285" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B286">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C286">
-        <v>23.4</v>
+        <v>10.6</v>
       </c>
       <c r="D286" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="E286" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="F286" t="s">
         <v>10</v>
       </c>
       <c r="G286" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B287">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="C287">
-        <v>20.25</v>
+        <v>23.8</v>
       </c>
       <c r="D287" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="E287" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="F287" t="s">
         <v>10</v>
       </c>
       <c r="G287" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B288">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="C288">
-        <v>29.9</v>
+        <v>0</v>
       </c>
       <c r="D288" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="E288" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F288" t="s">
         <v>10</v>
       </c>
       <c r="G288" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B289">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="C289">
-        <v>26.27</v>
+        <v>3</v>
       </c>
       <c r="D289" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="E289" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F289" t="s">
         <v>10</v>
       </c>
       <c r="G289" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B290">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="C290">
-        <v>32.25</v>
+        <v>5.35</v>
       </c>
       <c r="D290" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="E290" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F290" t="s">
         <v>10</v>
       </c>
       <c r="G290" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B291">
         <v>2</v>
       </c>
       <c r="C291">
-        <v>15.4</v>
+        <v>6</v>
       </c>
       <c r="D291" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="E291" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F291" t="s">
         <v>10</v>
       </c>
       <c r="G291" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B292">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C292">
-        <v>28.8</v>
+        <v>21.25</v>
       </c>
       <c r="D292" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="E292" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F292" t="s">
         <v>10</v>
       </c>
       <c r="G292" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B293">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C293">
-        <v>0</v>
+        <v>2.05</v>
       </c>
       <c r="D293" t="s">
         <v>47</v>
       </c>
       <c r="E293" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F293" t="s">
         <v>10</v>
       </c>
       <c r="G293" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B294">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="C294">
-        <v>3</v>
+        <v>5.8</v>
       </c>
       <c r="D294" t="s">
         <v>47</v>
       </c>
       <c r="E294" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F294" t="s">
         <v>10</v>
       </c>
       <c r="G294" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B295">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C295">
-        <v>7.85</v>
+        <v>25.7</v>
       </c>
       <c r="D295" t="s">
         <v>47</v>
       </c>
       <c r="E295" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F295" t="s">
         <v>10</v>
       </c>
       <c r="G295" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B296">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C296">
-        <v>14.4</v>
+        <v>14.1</v>
       </c>
       <c r="D296" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="E296" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F296" t="s">
         <v>10</v>
       </c>
       <c r="G296" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B297">
         <v>4</v>
       </c>
       <c r="C297">
-        <v>24.45</v>
+        <v>3.4</v>
       </c>
       <c r="D297" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="E297" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F297" t="s">
         <v>10</v>
       </c>
       <c r="G297" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B298">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C298">
-        <v>10.45</v>
+        <v>10.85</v>
       </c>
       <c r="D298" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="E298" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F298" t="s">
         <v>10</v>
       </c>
       <c r="G298" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B299">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C299">
-        <v>55.6</v>
+        <v>5.45</v>
       </c>
       <c r="D299" t="s">
-        <v>47</v>
+        <v>187</v>
       </c>
       <c r="E299" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F299" t="s">
         <v>10</v>
       </c>
       <c r="G299" t="s">
-        <v>30</v>
-[...113 lines deleted...]
-      <c r="G304" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>